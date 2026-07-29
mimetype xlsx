--- v0 (2026-06-03)
+++ v1 (2026-07-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Stacja bazowa" sheetId="1" r:id="rId1"/>
     <sheet name="Pomiary szerokopasmowe" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="319" uniqueCount="83">
   <si>
     <t>Informacje o stacji bazowej</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>ZYW2014 (ZYW2014C JOZEFA_BERINIE)</t>
   </si>
   <si>
     <t>Adres</t>
   </si>
   <si>
     <t>Gilowice, Józefa Beriniego 40</t>
   </si>
   <si>
     <t>Operator</t>
   </si>
   <si>
     <t>P4 Sp. z o.o.</t>
   </si>
   <si>
     <t>Data ostatniej aktualizacji danych o stacji</t>
   </si>
   <si>
@@ -143,102 +143,168 @@
   <si>
     <t>Długość geograficzna</t>
   </si>
   <si>
     <t>Natężenie pola E [V/m]</t>
   </si>
   <si>
     <t>Czy poniżej czułości miernika?</t>
   </si>
   <si>
     <t>Procent wartości granicznej</t>
   </si>
   <si>
     <t>Data pomiaru</t>
   </si>
   <si>
     <t>Nazwa laboratorium (Nr akredytacji)</t>
   </si>
   <si>
     <t>Numer sprawozdania</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
+    <t>TAK</t>
+  </si>
+  <si>
+    <t>11.06.2026</t>
+  </si>
+  <si>
+    <t>EKO-Connect Sp. z o. o. (AB1810)</t>
+  </si>
+  <si>
+    <t>12/OS/0249/26</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
     <t>18.12.2013</t>
   </si>
   <si>
     <t>ERGON Szymański i Synowie Sp. z o.o. (AB 477)</t>
   </si>
   <si>
     <t>SB02-8441-01</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>3</t>
-  </si>
-[...37 lines deleted...]
-    <t>26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="00.00000"/>
     <numFmt numFmtId="165" formatCode="#0.0"/>
     <numFmt numFmtId="166" formatCode="##0.0%"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -945,525 +1011,1389 @@
         <v>31</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="A24:C24"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I17"/>
+  <dimension ref="A1:I49"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="3" width="15.7109375" customWidth="1"/>
     <col min="4" max="4" width="11.7109375" customWidth="1"/>
     <col min="5" max="5" width="15.7109375" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" customWidth="1"/>
     <col min="7" max="7" width="13.7109375" customWidth="1"/>
     <col min="8" max="8" width="50.7109375" customWidth="1"/>
     <col min="9" max="9" width="16.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="45" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>38</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>39</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>40</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B2" s="4">
-        <v>49.7205523</v>
+        <v>49.7203052</v>
       </c>
       <c r="C2" s="4">
-        <v>19.3333538</v>
+        <v>19.3317101</v>
       </c>
       <c r="D2" s="5">
-        <v>1.25</v>
-[...4 lines deleted...]
-      </c>
+        <v>1.27</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F2" s="6"/>
       <c r="G2" s="3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H2" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I2" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B3" s="4">
-        <v>49.7205073</v>
+        <v>49.7203304</v>
       </c>
       <c r="C3" s="4">
-        <v>19.3334743</v>
+        <v>19.3313342</v>
       </c>
       <c r="D3" s="5">
-        <v>1.38</v>
-[...4 lines deleted...]
-      </c>
+        <v>1.27</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F3" s="6"/>
       <c r="G3" s="3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H3" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I3" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B4" s="4">
-        <v>49.7203724</v>
+        <v>49.7206715</v>
       </c>
       <c r="C4" s="4">
-        <v>19.3338357</v>
+        <v>19.3320516</v>
       </c>
       <c r="D4" s="5">
-        <v>1.21</v>
-[...4 lines deleted...]
-      </c>
+        <v>1.27</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F4" s="6"/>
       <c r="G4" s="3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H4" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I4" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B5" s="4">
-        <v>49.7201476</v>
+        <v>49.7209155</v>
       </c>
       <c r="C5" s="4">
-        <v>19.334438</v>
+        <v>19.331979</v>
       </c>
       <c r="D5" s="5">
-        <v>1</v>
-[...4 lines deleted...]
-      </c>
+        <v>1.27</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F5" s="6"/>
       <c r="G5" s="3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H5" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I5" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B6" s="4">
-        <v>49.7205665</v>
+        <v>49.7213855</v>
       </c>
       <c r="C6" s="4">
-        <v>19.3331027</v>
+        <v>19.3318614</v>
       </c>
       <c r="D6" s="5">
-        <v>1.01</v>
-[...4 lines deleted...]
-      </c>
+        <v>1.27</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F6" s="6"/>
       <c r="G6" s="3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H6" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B7" s="4">
-        <v>49.7205357</v>
+        <v>49.7222276</v>
       </c>
       <c r="C7" s="4">
-        <v>19.332972</v>
+        <v>19.3316214</v>
       </c>
       <c r="D7" s="5">
-        <v>1.08</v>
-[...4 lines deleted...]
-      </c>
+        <v>1.27</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F7" s="6"/>
       <c r="G7" s="3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H7" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I7" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B8" s="4">
-        <v>49.7204434</v>
+        <v>49.7234205</v>
       </c>
       <c r="C8" s="4">
-        <v>19.3325798</v>
+        <v>19.3313113</v>
       </c>
       <c r="D8" s="5">
-        <v>1.04</v>
-[...4 lines deleted...]
-      </c>
+        <v>1.27</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F8" s="6"/>
       <c r="G8" s="3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H8" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B9" s="4">
-        <v>49.7202896</v>
+        <v>49.7204259</v>
       </c>
       <c r="C9" s="4">
-        <v>19.3319263</v>
+        <v>19.3324576</v>
       </c>
       <c r="D9" s="5">
-        <v>1.11</v>
-[...4 lines deleted...]
-      </c>
+        <v>1.27</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F9" s="6"/>
       <c r="G9" s="3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H9" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I9" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B10" s="4">
-        <v>49.7205816</v>
+        <v>49.7202411</v>
       </c>
       <c r="C10" s="4">
-        <v>19.3330964</v>
+        <v>19.3329513</v>
       </c>
       <c r="D10" s="5">
-        <v>1.01</v>
-[...4 lines deleted...]
-      </c>
+        <v>1.27</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F10" s="6"/>
       <c r="G10" s="3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H10" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B11" s="4">
-        <v>49.720566</v>
+        <v>49.7199813</v>
       </c>
       <c r="C11" s="4">
-        <v>19.3329594</v>
+        <v>19.3336301</v>
       </c>
       <c r="D11" s="5">
-        <v>1.04</v>
-[...4 lines deleted...]
-      </c>
+        <v>1.27</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F11" s="6"/>
       <c r="G11" s="3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H11" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I11" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B12" s="4">
-        <v>49.7205191</v>
+        <v>49.7194385</v>
       </c>
       <c r="C12" s="4">
-        <v>19.3325484</v>
+        <v>19.3350759</v>
       </c>
       <c r="D12" s="5">
-        <v>1.38</v>
-[...4 lines deleted...]
-      </c>
+        <v>1.27</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F12" s="6"/>
       <c r="G12" s="3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H12" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B13" s="4">
-        <v>49.7204411</v>
+        <v>49.719115</v>
       </c>
       <c r="C13" s="4">
-        <v>19.3318635</v>
+        <v>19.3359663</v>
       </c>
       <c r="D13" s="5">
-        <v>1.1</v>
-[...4 lines deleted...]
-      </c>
+        <v>1.27</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F13" s="6"/>
       <c r="G13" s="3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H13" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I13" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B14" s="4">
-        <v>49.7206858</v>
+        <v>49.7204618</v>
       </c>
       <c r="C14" s="4">
-        <v>19.3332092</v>
+        <v>19.331623</v>
       </c>
       <c r="D14" s="5">
-        <v>1.01</v>
-[...4 lines deleted...]
-      </c>
+        <v>1.27</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F14" s="6"/>
       <c r="G14" s="3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H14" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="3" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B15" s="4">
-        <v>49.7207744</v>
+        <v>49.7203212</v>
       </c>
       <c r="C15" s="4">
-        <v>19.3331851</v>
+        <v>19.3309958</v>
       </c>
       <c r="D15" s="5">
-        <v>1.04</v>
-[...4 lines deleted...]
-      </c>
+        <v>1.27</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F15" s="6"/>
       <c r="G15" s="3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H15" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B16" s="4">
-        <v>49.7210401</v>
+        <v>49.7201804</v>
       </c>
       <c r="C16" s="4">
-        <v>19.3331126</v>
+        <v>19.3304052</v>
       </c>
       <c r="D16" s="5">
-        <v>0.99</v>
-[...4 lines deleted...]
-      </c>
+        <v>1.27</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F16" s="6"/>
       <c r="G16" s="3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H16" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="4">
+        <v>49.7200348</v>
+      </c>
+      <c r="C17" s="4">
+        <v>19.3298328</v>
+      </c>
+      <c r="D17" s="5">
+        <v>1.27</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F17" s="6"/>
+      <c r="G17" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="I17" s="3" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B18" s="4">
+        <v>49.7195797</v>
+      </c>
+      <c r="C18" s="4">
+        <v>19.327885</v>
+      </c>
+      <c r="D18" s="5">
+        <v>1.27</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F18" s="6"/>
+      <c r="G18" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="I18" s="3" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="4">
+        <v>49.7209513</v>
+      </c>
+      <c r="C19" s="4">
+        <v>19.330827</v>
+      </c>
+      <c r="D19" s="5">
+        <v>1.27</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F19" s="6"/>
+      <c r="G19" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="I19" s="3" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="B20" s="4">
+        <v>49.7207169</v>
+      </c>
+      <c r="C20" s="4">
+        <v>19.3307083</v>
+      </c>
+      <c r="D20" s="5">
+        <v>1.27</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F20" s="6"/>
+      <c r="G20" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="I20" s="3" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B21" s="4">
+        <v>49.7204993</v>
+      </c>
+      <c r="C21" s="4">
+        <v>19.3307654</v>
+      </c>
+      <c r="D21" s="5">
+        <v>1.27</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F21" s="6"/>
+      <c r="G21" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H21" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="I21" s="3" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B22" s="4">
+        <v>49.7204332</v>
+      </c>
+      <c r="C22" s="4">
+        <v>19.3309353</v>
+      </c>
+      <c r="D22" s="5">
+        <v>1.27</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F22" s="6"/>
+      <c r="G22" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B23" s="4">
+        <v>49.7205041</v>
+      </c>
+      <c r="C23" s="4">
+        <v>19.3314948</v>
+      </c>
+      <c r="D23" s="5">
+        <v>1.27</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F23" s="6"/>
+      <c r="G23" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="I23" s="3" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="B24" s="4">
+        <v>49.7200912</v>
+      </c>
+      <c r="C24" s="4">
+        <v>19.3310341</v>
+      </c>
+      <c r="D24" s="5">
+        <v>1.27</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F24" s="6"/>
+      <c r="G24" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="I24" s="3" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="B25" s="4">
+        <v>49.719894</v>
+      </c>
+      <c r="C25" s="4">
+        <v>19.3311978</v>
+      </c>
+      <c r="D25" s="5">
+        <v>1.27</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F25" s="6"/>
+      <c r="G25" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H25" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="I25" s="3" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="B26" s="4">
+        <v>49.7197447</v>
+      </c>
+      <c r="C26" s="4">
+        <v>19.3315003</v>
+      </c>
+      <c r="D26" s="5">
+        <v>1.27</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F26" s="6"/>
+      <c r="G26" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H26" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="I26" s="3" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="B27" s="4">
+        <v>49.7198666</v>
+      </c>
+      <c r="C27" s="4">
+        <v>19.3323667</v>
+      </c>
+      <c r="D27" s="5">
+        <v>1.27</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F27" s="6"/>
+      <c r="G27" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="I27" s="3" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="B28" s="4">
+        <v>49.7199219</v>
+      </c>
+      <c r="C28" s="4">
+        <v>19.332652</v>
+      </c>
+      <c r="D28" s="5">
+        <v>1.27</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F28" s="6"/>
+      <c r="G28" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="I28" s="3" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B29" s="4">
+        <v>49.719977</v>
+      </c>
+      <c r="C29" s="4">
+        <v>19.3329854</v>
+      </c>
+      <c r="D29" s="5">
+        <v>1.27</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F29" s="6"/>
+      <c r="G29" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="I29" s="3" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B30" s="4">
+        <v>49.7203306</v>
+      </c>
+      <c r="C30" s="4">
+        <v>19.3334488</v>
+      </c>
+      <c r="D30" s="5">
+        <v>1.27</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F30" s="6"/>
+      <c r="G30" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="I30" s="3" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="B31" s="4">
+        <v>49.7205712</v>
+      </c>
+      <c r="C31" s="4">
+        <v>19.3335081</v>
+      </c>
+      <c r="D31" s="5">
+        <v>1.27</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F31" s="6"/>
+      <c r="G31" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H31" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="I31" s="3" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B32" s="4">
+        <v>49.7208142</v>
+      </c>
+      <c r="C32" s="4">
+        <v>19.3334617</v>
+      </c>
+      <c r="D32" s="5">
+        <v>1.27</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F32" s="6"/>
+      <c r="G32" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="I32" s="3" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="B33" s="4">
+        <v>49.720168</v>
+      </c>
+      <c r="C33" s="4">
+        <v>19.3330438</v>
+      </c>
+      <c r="D33" s="5">
+        <v>1.27</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F33" s="6"/>
+      <c r="G33" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="I33" s="3" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B34" s="4">
+        <v>49.7205523</v>
+      </c>
+      <c r="C34" s="4">
+        <v>19.3333538</v>
+      </c>
+      <c r="D34" s="5">
+        <v>1.25</v>
+      </c>
+      <c r="E34" s="3"/>
+      <c r="F34" s="6">
+        <v>0.04464285714285714</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I34" s="3" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="B35" s="4">
+        <v>49.7205073</v>
+      </c>
+      <c r="C35" s="4">
+        <v>19.3334743</v>
+      </c>
+      <c r="D35" s="5">
+        <v>1.38</v>
+      </c>
+      <c r="E35" s="3"/>
+      <c r="F35" s="6">
+        <v>0.04928571428571429</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I35" s="3" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="B36" s="4">
+        <v>49.7203724</v>
+      </c>
+      <c r="C36" s="4">
+        <v>19.3338357</v>
+      </c>
+      <c r="D36" s="5">
+        <v>1.21</v>
+      </c>
+      <c r="E36" s="3"/>
+      <c r="F36" s="6">
+        <v>0.04321428571428571</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I36" s="3" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B37" s="4">
+        <v>49.7201476</v>
+      </c>
+      <c r="C37" s="4">
+        <v>19.334438</v>
+      </c>
+      <c r="D37" s="5">
+        <v>1</v>
+      </c>
+      <c r="E37" s="3"/>
+      <c r="F37" s="6">
+        <v>0.03571428571428571</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H37" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I37" s="3" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="B38" s="4">
+        <v>49.7205665</v>
+      </c>
+      <c r="C38" s="4">
+        <v>19.3331027</v>
+      </c>
+      <c r="D38" s="5">
+        <v>1.01</v>
+      </c>
+      <c r="E38" s="3"/>
+      <c r="F38" s="6">
+        <v>0.03607142857142857</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I38" s="3" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B39" s="4">
+        <v>49.7205357</v>
+      </c>
+      <c r="C39" s="4">
+        <v>19.332972</v>
+      </c>
+      <c r="D39" s="5">
+        <v>1.08</v>
+      </c>
+      <c r="E39" s="3"/>
+      <c r="F39" s="6">
+        <v>0.03857142857142857</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H39" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I39" s="3" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="B40" s="4">
+        <v>49.7204434</v>
+      </c>
+      <c r="C40" s="4">
+        <v>19.3325798</v>
+      </c>
+      <c r="D40" s="5">
+        <v>1.04</v>
+      </c>
+      <c r="E40" s="3"/>
+      <c r="F40" s="6">
+        <v>0.03714285714285714</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I40" s="3" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="B41" s="4">
+        <v>49.7202896</v>
+      </c>
+      <c r="C41" s="4">
+        <v>19.3319263</v>
+      </c>
+      <c r="D41" s="5">
+        <v>1.11</v>
+      </c>
+      <c r="E41" s="3"/>
+      <c r="F41" s="6">
+        <v>0.03964285714285714</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I41" s="3" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="B42" s="4">
+        <v>49.7205816</v>
+      </c>
+      <c r="C42" s="4">
+        <v>19.3330964</v>
+      </c>
+      <c r="D42" s="5">
+        <v>1.01</v>
+      </c>
+      <c r="E42" s="3"/>
+      <c r="F42" s="6">
+        <v>0.03607142857142857</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I42" s="3" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B43" s="4">
+        <v>49.720566</v>
+      </c>
+      <c r="C43" s="4">
+        <v>19.3329594</v>
+      </c>
+      <c r="D43" s="5">
+        <v>1.04</v>
+      </c>
+      <c r="E43" s="3"/>
+      <c r="F43" s="6">
+        <v>0.03714285714285714</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I43" s="3" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="B17" s="4">
+      <c r="B44" s="4">
+        <v>49.7205191</v>
+      </c>
+      <c r="C44" s="4">
+        <v>19.3325484</v>
+      </c>
+      <c r="D44" s="5">
+        <v>1.38</v>
+      </c>
+      <c r="E44" s="3"/>
+      <c r="F44" s="6">
+        <v>0.04928571428571429</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I44" s="3" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B45" s="4">
+        <v>49.7204411</v>
+      </c>
+      <c r="C45" s="4">
+        <v>19.3318635</v>
+      </c>
+      <c r="D45" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="E45" s="3"/>
+      <c r="F45" s="6">
+        <v>0.03928571428571428</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H45" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I45" s="3" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B46" s="4">
+        <v>49.7206858</v>
+      </c>
+      <c r="C46" s="4">
+        <v>19.3332092</v>
+      </c>
+      <c r="D46" s="5">
+        <v>1.01</v>
+      </c>
+      <c r="E46" s="3"/>
+      <c r="F46" s="6">
+        <v>0.03607142857142857</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I46" s="3" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B47" s="4">
+        <v>49.7207744</v>
+      </c>
+      <c r="C47" s="4">
+        <v>19.3331851</v>
+      </c>
+      <c r="D47" s="5">
+        <v>1.04</v>
+      </c>
+      <c r="E47" s="3"/>
+      <c r="F47" s="6">
+        <v>0.03714285714285714</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I47" s="3" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="B48" s="4">
+        <v>49.7210401</v>
+      </c>
+      <c r="C48" s="4">
+        <v>19.3331126</v>
+      </c>
+      <c r="D48" s="5">
+        <v>0.99</v>
+      </c>
+      <c r="E48" s="3"/>
+      <c r="F48" s="6">
+        <v>0.03535714285714286</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I48" s="3" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="B49" s="4">
         <v>49.7214829</v>
       </c>
-      <c r="C17" s="4">
+      <c r="C49" s="4">
         <v>19.3329918</v>
       </c>
-      <c r="D17" s="5">
+      <c r="D49" s="5">
         <v>0.96</v>
       </c>
-      <c r="E17" s="3"/>
-      <c r="F17" s="6">
+      <c r="E49" s="3"/>
+      <c r="F49" s="6">
         <v>0.03428571428571429</v>
       </c>
-      <c r="G17" s="3" t="s">
-[...6 lines deleted...]
-        <v>45</v>
+      <c r="G49" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I49" s="3" t="s">
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Stacja bazowa</vt:lpstr>