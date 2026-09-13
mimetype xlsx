--- v1 (2026-07-29)
+++ v2 (2026-09-13)
@@ -53,51 +53,51 @@
   <si>
     <t>Operator</t>
   </si>
   <si>
     <t>P4 Sp. z o.o.</t>
   </si>
   <si>
     <t>Data ostatniej aktualizacji danych o stacji</t>
   </si>
   <si>
     <t>14.07.2021</t>
   </si>
   <si>
     <t>Pozwolenia radiowe</t>
   </si>
   <si>
     <t>Nr pozwolenia</t>
   </si>
   <si>
     <t>Technologia</t>
   </si>
   <si>
     <t>Data wygaśnięcia</t>
   </si>
   <si>
-    <t>MNET/4/1649/9/26</t>
+    <t>MNET/4/1649/10/26</t>
   </si>
   <si>
     <t>5G 2100</t>
   </si>
   <si>
     <t>31.03.2036</t>
   </si>
   <si>
     <t>5G 3600</t>
   </si>
   <si>
     <t>5G 700</t>
   </si>
   <si>
     <t>GSM 1800</t>
   </si>
   <si>
     <t>GSM 900</t>
   </si>
   <si>
     <t>LTE 1800</t>
   </si>
   <si>
     <t>LTE 2100</t>
   </si>