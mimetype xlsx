--- v0 (2026-06-03)
+++ v1 (2026-09-13)
@@ -12,116 +12,122 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Stacja bazowa" sheetId="1" r:id="rId1"/>
     <sheet name="Pomiary szerokopasmowe" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="381" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="387" uniqueCount="81">
   <si>
     <t>Informacje o stacji bazowej</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>KAT9023 (KAT9023I PSZCZYNSKA_2)</t>
   </si>
   <si>
     <t>Adres</t>
   </si>
   <si>
     <t>Wola, Pszczyńska 2</t>
   </si>
   <si>
     <t>Operator</t>
   </si>
   <si>
     <t>P4 Sp. z o.o.</t>
   </si>
   <si>
     <t>Data ostatniej aktualizacji danych o stacji</t>
   </si>
   <si>
     <t>14.07.2021</t>
   </si>
   <si>
     <t>Pozwolenia radiowe</t>
   </si>
   <si>
     <t>Nr pozwolenia</t>
   </si>
   <si>
     <t>Technologia</t>
   </si>
   <si>
     <t>Data wygaśnięcia</t>
   </si>
   <si>
-    <t>MNET/4/4307/17/26</t>
+    <t>MNET/4/4307/18/26</t>
   </si>
   <si>
     <t>5G 2100</t>
   </si>
   <si>
     <t>30.11.2034</t>
   </si>
   <si>
     <t>5G 3600</t>
   </si>
   <si>
+    <t>5G 700</t>
+  </si>
+  <si>
     <t>GSM 1800</t>
   </si>
   <si>
     <t>GSM 900</t>
   </si>
   <si>
     <t>LTE 1800</t>
   </si>
   <si>
     <t>LTE 2100</t>
   </si>
   <si>
     <t>LTE 2600</t>
+  </si>
+  <si>
+    <t>LTE 700</t>
   </si>
   <si>
     <t>LTE 800</t>
   </si>
   <si>
     <t>LTE 900</t>
   </si>
   <si>
     <t>UMTS 2100</t>
   </si>
   <si>
     <t>UMTS 900</t>
   </si>
   <si>
     <t>Urządzenia niewymagające pozwolenia radiowego</t>
   </si>
   <si>
     <t>Nr wpisu</t>
   </si>
   <si>
     <t>Data uruchomienia</t>
   </si>
   <si>
     <t>b.d.</t>
   </si>
@@ -641,51 +647,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C24"/>
+  <dimension ref="A1:C26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="30.7109375" customWidth="1"/>
     <col min="2" max="3" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="3"/>
     </row>
@@ -833,2136 +839,2158 @@
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>15</v>
       </c>
     </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
     <row r="22" spans="1:3">
-      <c r="A22" s="1" t="s">
-[...6 lines deleted...]
-      <c r="A23" s="2" t="s">
+      <c r="A22" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B22" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="B23" s="2" t="s">
+      <c r="C22" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" s="1"/>
+      <c r="C24" s="1"/>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="C23" s="2" t="s">
-[...11 lines deleted...]
-        <v>29</v>
+      <c r="C25" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="A8:C8"/>
-    <mergeCell ref="A22:C22"/>
+    <mergeCell ref="A24:C24"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I75"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="3" width="15.7109375" customWidth="1"/>
     <col min="4" max="4" width="11.7109375" customWidth="1"/>
     <col min="5" max="5" width="15.7109375" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" customWidth="1"/>
     <col min="7" max="7" width="13.7109375" customWidth="1"/>
     <col min="8" max="8" width="50.7109375" customWidth="1"/>
     <col min="9" max="9" width="16.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="45" customHeight="1">
       <c r="A1" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="3" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B2" s="4">
         <v>50.0221262</v>
       </c>
       <c r="C2" s="4">
         <v>19.1115772</v>
       </c>
       <c r="D2" s="5">
         <v>1.27</v>
       </c>
       <c r="E2" s="3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F2" s="6"/>
       <c r="G2" s="3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H2" s="3" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I2" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="4">
         <v>50.0226023</v>
       </c>
       <c r="C3" s="4">
         <v>19.1124542</v>
       </c>
       <c r="D3" s="5">
         <v>1.27</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F3" s="6"/>
       <c r="G3" s="3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H3" s="3" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I3" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="3" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B4" s="4">
         <v>50.0229509</v>
       </c>
       <c r="C4" s="4">
         <v>19.1131119</v>
       </c>
       <c r="D4" s="5">
         <v>1.27</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F4" s="6"/>
       <c r="G4" s="3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H4" s="3" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I4" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="3" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B5" s="4">
         <v>50.021013</v>
       </c>
       <c r="C5" s="4">
         <v>19.1095206</v>
       </c>
       <c r="D5" s="5">
         <v>1.7</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="6">
         <v>0.06071428571428571</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H5" s="3" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I5" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="3" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B6" s="4">
         <v>50.0207312</v>
       </c>
       <c r="C6" s="4">
         <v>19.1091133</v>
       </c>
       <c r="D6" s="5">
         <v>1.86</v>
       </c>
       <c r="E6" s="3"/>
       <c r="F6" s="6">
         <v>0.06642857142857143</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H6" s="3" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I6" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="3" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B7" s="4">
         <v>50.0201877</v>
       </c>
       <c r="C7" s="4">
         <v>19.1084031</v>
       </c>
       <c r="D7" s="5">
         <v>1.63</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="6">
         <v>0.05821428571428571</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H7" s="3" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I7" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B8" s="4">
         <v>50.0195302</v>
       </c>
       <c r="C8" s="4">
         <v>19.1075154</v>
       </c>
       <c r="D8" s="5">
         <v>1.27</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H8" s="3" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B9" s="4">
         <v>50.0189934</v>
       </c>
       <c r="C9" s="4">
         <v>19.1068678</v>
       </c>
       <c r="D9" s="5">
         <v>1.27</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H9" s="3" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I9" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B10" s="4">
         <v>50.0182956</v>
       </c>
       <c r="C10" s="4">
         <v>19.1059175</v>
       </c>
       <c r="D10" s="5">
         <v>1.27</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H10" s="3" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B11" s="4">
         <v>50.0207885</v>
       </c>
       <c r="C11" s="4">
         <v>19.1095772</v>
       </c>
       <c r="D11" s="5">
         <v>1.95</v>
       </c>
       <c r="E11" s="3"/>
       <c r="F11" s="6">
         <v>0.06964285714285715</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H11" s="3" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I11" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B12" s="4">
         <v>50.0206346</v>
       </c>
       <c r="C12" s="4">
         <v>19.1098587</v>
       </c>
       <c r="D12" s="5">
         <v>1.6</v>
       </c>
       <c r="E12" s="3"/>
       <c r="F12" s="6">
         <v>0.05714285714285714</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H12" s="3" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B13" s="4">
         <v>50.0204751</v>
       </c>
       <c r="C13" s="4">
         <v>19.1101532</v>
       </c>
       <c r="D13" s="5">
         <v>1.27</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H13" s="3" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I13" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="3" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B14" s="4">
         <v>50.0201365</v>
       </c>
       <c r="C14" s="4">
         <v>19.1107811</v>
       </c>
       <c r="D14" s="5">
         <v>1.27</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H14" s="3" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B15" s="4">
         <v>50.0194186</v>
       </c>
       <c r="C15" s="4">
         <v>19.1120426</v>
       </c>
       <c r="D15" s="5">
         <v>1.27</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H15" s="3" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="3" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B16" s="4">
         <v>50.0187258</v>
       </c>
       <c r="C16" s="4">
         <v>19.1134083</v>
       </c>
       <c r="D16" s="5">
         <v>1.27</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H16" s="3" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="3" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B17" s="4">
         <v>50.0210278</v>
       </c>
       <c r="C17" s="4">
         <v>19.1091873</v>
       </c>
       <c r="D17" s="5">
         <v>1.75</v>
       </c>
       <c r="E17" s="3"/>
       <c r="F17" s="6">
         <v>0.0625</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H17" s="3" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I17" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="3" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B18" s="4">
         <v>50.0206807</v>
       </c>
       <c r="C18" s="4">
         <v>19.1083903</v>
       </c>
       <c r="D18" s="5">
         <v>1.27</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H18" s="3" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I18" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="3" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B19" s="4">
         <v>50.0205765</v>
       </c>
       <c r="C19" s="4">
         <v>19.1088455</v>
       </c>
       <c r="D19" s="5">
         <v>1.27</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H19" s="3" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I19" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="3" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B20" s="4">
         <v>50.020578</v>
       </c>
       <c r="C20" s="4">
         <v>19.1095495</v>
       </c>
       <c r="D20" s="5">
         <v>1.27</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H20" s="3" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I20" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="3" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B21" s="4">
         <v>50.0206009</v>
       </c>
       <c r="C21" s="4">
         <v>19.1105018</v>
       </c>
       <c r="D21" s="5">
         <v>1.27</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F21" s="6"/>
       <c r="G21" s="3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H21" s="3" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I21" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="3" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B22" s="4">
         <v>50.0207383</v>
       </c>
       <c r="C22" s="4">
         <v>19.1078485</v>
       </c>
       <c r="D22" s="5">
         <v>1.27</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F22" s="6"/>
       <c r="G22" s="3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H22" s="3" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I22" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="3" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B23" s="4">
         <v>50.0197762</v>
       </c>
       <c r="C23" s="4">
         <v>19.1093535</v>
       </c>
       <c r="D23" s="5">
         <v>1.27</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F23" s="6"/>
       <c r="G23" s="3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H23" s="3" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I23" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="3" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B24" s="4">
         <v>50.0208286</v>
       </c>
       <c r="C24" s="4">
         <v>19.113482</v>
       </c>
       <c r="D24" s="5">
         <v>1.27</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F24" s="6"/>
       <c r="G24" s="3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H24" s="3" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I24" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="3" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B25" s="4">
         <v>50.0189693</v>
       </c>
       <c r="C25" s="4">
         <v>19.1093611</v>
       </c>
       <c r="D25" s="5">
         <v>1.27</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F25" s="6"/>
       <c r="G25" s="3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H25" s="3" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I25" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="3" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B26" s="4">
         <v>50.0206612</v>
       </c>
       <c r="C26" s="4">
         <v>19.1065685</v>
       </c>
       <c r="D26" s="5">
         <v>1.27</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F26" s="6"/>
       <c r="G26" s="3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H26" s="3" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I26" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="3" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B27" s="4">
         <v>50.02104</v>
       </c>
       <c r="C27" s="4">
         <v>19.10908</v>
       </c>
       <c r="D27" s="5">
         <v>2.15</v>
       </c>
       <c r="E27" s="3"/>
       <c r="F27" s="6">
         <v>0.07678571428571429</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H27" s="3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I27" s="3" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B28" s="4">
         <v>50.02105</v>
       </c>
       <c r="C28" s="4">
         <v>19.10968</v>
       </c>
       <c r="D28" s="5">
         <v>2.41</v>
       </c>
       <c r="E28" s="3"/>
       <c r="F28" s="6">
         <v>0.08607142857142858</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H28" s="3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I28" s="3" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="3" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B29" s="4">
         <v>50.02065</v>
       </c>
       <c r="C29" s="4">
         <v>19.10992</v>
       </c>
       <c r="D29" s="5">
         <v>3.17</v>
       </c>
       <c r="E29" s="3"/>
       <c r="F29" s="6">
         <v>0.1132142857142857</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H29" s="3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I29" s="3" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="3" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B30" s="4">
         <v>50.02069</v>
       </c>
       <c r="C30" s="4">
         <v>19.10919</v>
       </c>
       <c r="D30" s="5">
         <v>3.29</v>
       </c>
       <c r="E30" s="3"/>
       <c r="F30" s="6">
         <v>0.1175</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H30" s="3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I30" s="3" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="3" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B31" s="4">
         <v>50.02069</v>
       </c>
       <c r="C31" s="4">
         <v>19.10866</v>
       </c>
       <c r="D31" s="5">
         <v>3.42</v>
       </c>
       <c r="E31" s="3"/>
       <c r="F31" s="6">
         <v>0.1221428571428571</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H31" s="3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I31" s="3" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="3" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B32" s="4">
         <v>50.02385</v>
       </c>
       <c r="C32" s="4">
         <v>19.11463</v>
       </c>
       <c r="D32" s="5">
         <v>1.65</v>
       </c>
       <c r="E32" s="3"/>
       <c r="F32" s="6">
         <v>0.05892857142857143</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H32" s="3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I32" s="3" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B33" s="4">
         <v>50.01811</v>
       </c>
       <c r="C33" s="4">
         <v>19.1145</v>
       </c>
       <c r="D33" s="5">
         <v>1.65</v>
       </c>
       <c r="E33" s="3"/>
       <c r="F33" s="6">
         <v>0.05892857142857143</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H33" s="3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I33" s="3" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B34" s="4">
         <v>50.01664</v>
       </c>
       <c r="C34" s="4">
         <v>19.11469</v>
       </c>
       <c r="D34" s="5">
         <v>0.89</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F34" s="6"/>
       <c r="G34" s="3" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H34" s="3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I34" s="3" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B35" s="4">
         <v>50.01747</v>
       </c>
       <c r="C35" s="4">
         <v>19.10485</v>
       </c>
       <c r="D35" s="5">
         <v>2.15</v>
       </c>
       <c r="E35" s="3"/>
       <c r="F35" s="6">
         <v>0.07678571428571429</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H35" s="3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I35" s="3" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="3" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B36" s="4">
         <v>50.0210278</v>
       </c>
       <c r="C36" s="4">
         <v>19.1095556</v>
       </c>
       <c r="D36" s="5">
         <v>3.13</v>
       </c>
       <c r="E36" s="3"/>
       <c r="F36" s="6">
         <v>0.08025641025641025</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H36" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I36" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B37" s="4">
         <v>50.0210833</v>
       </c>
       <c r="C37" s="4">
         <v>19.1092222</v>
       </c>
       <c r="D37" s="5">
         <v>2.71</v>
       </c>
       <c r="E37" s="3"/>
       <c r="F37" s="6">
         <v>0.06948717948717949</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H37" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I37" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="3" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B38" s="4">
         <v>50.0210556</v>
       </c>
       <c r="C38" s="4">
         <v>19.1084167</v>
       </c>
       <c r="D38" s="5">
         <v>2.09</v>
       </c>
       <c r="E38" s="3"/>
       <c r="F38" s="6">
         <v>0.05358974358974359</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H38" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I38" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="3" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B39" s="4">
         <v>50.021</v>
       </c>
       <c r="C39" s="4">
         <v>19.10725</v>
       </c>
       <c r="D39" s="5">
         <v>1.88</v>
       </c>
       <c r="E39" s="3"/>
       <c r="F39" s="6">
         <v>0.04820512820512821</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H39" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I39" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="3" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B40" s="4">
         <v>50.0200556</v>
       </c>
       <c r="C40" s="4">
         <v>19.10725</v>
       </c>
       <c r="D40" s="5">
         <v>1.88</v>
       </c>
       <c r="E40" s="3"/>
       <c r="F40" s="6">
         <v>0.04820512820512821</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H40" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I40" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="3" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B41" s="4">
         <v>50.0193056</v>
       </c>
       <c r="C41" s="4">
         <v>19.1071667</v>
       </c>
       <c r="D41" s="5">
         <v>3.34</v>
       </c>
       <c r="E41" s="3"/>
       <c r="F41" s="6">
         <v>0.08564102564102564</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H41" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I41" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B42" s="4">
         <v>50.0188056</v>
       </c>
       <c r="C42" s="4">
         <v>19.1064167</v>
       </c>
       <c r="D42" s="5">
         <v>3.75</v>
       </c>
       <c r="E42" s="3"/>
       <c r="F42" s="6">
         <v>0.09615384615384616</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H42" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I42" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B43" s="4">
         <v>50.0188333</v>
       </c>
       <c r="C43" s="4">
         <v>19.1091111</v>
       </c>
       <c r="D43" s="5">
         <v>2.5</v>
       </c>
       <c r="E43" s="3"/>
       <c r="F43" s="6">
         <v>0.0641025641025641</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H43" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I43" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B44" s="4">
         <v>50.0199722</v>
       </c>
       <c r="C44" s="4">
         <v>19.1079722</v>
       </c>
       <c r="D44" s="5">
         <v>2.5</v>
       </c>
       <c r="E44" s="3"/>
       <c r="F44" s="6">
         <v>0.0641025641025641</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H44" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I44" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B45" s="4">
         <v>50.0200833</v>
       </c>
       <c r="C45" s="4">
         <v>19.1092778</v>
       </c>
       <c r="D45" s="5">
         <v>2.71</v>
       </c>
       <c r="E45" s="3"/>
       <c r="F45" s="6">
         <v>0.06948717948717949</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H45" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I45" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B46" s="4">
         <v>50.0207222</v>
       </c>
       <c r="C46" s="4">
         <v>19.1096667</v>
       </c>
       <c r="D46" s="5">
         <v>3.55</v>
       </c>
       <c r="E46" s="3"/>
       <c r="F46" s="6">
         <v>0.09102564102564102</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H46" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I46" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B47" s="4">
         <v>50.0210278</v>
       </c>
       <c r="C47" s="4">
         <v>19.1108056</v>
       </c>
       <c r="D47" s="5">
         <v>2.5</v>
       </c>
       <c r="E47" s="3"/>
       <c r="F47" s="6">
         <v>0.0641025641025641</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H47" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I47" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="3" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B48" s="4">
         <v>50.021</v>
       </c>
       <c r="C48" s="4">
         <v>19.112</v>
       </c>
       <c r="D48" s="5">
         <v>2.29</v>
       </c>
       <c r="E48" s="3"/>
       <c r="F48" s="6">
         <v>0.05871794871794872</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H48" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I48" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B49" s="4">
         <v>50.0204722</v>
       </c>
       <c r="C49" s="4">
         <v>19.1100556</v>
       </c>
       <c r="D49" s="5">
         <v>2.09</v>
       </c>
       <c r="E49" s="3"/>
       <c r="F49" s="6">
         <v>0.05358974358974359</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H49" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I49" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="3" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B50" s="4">
         <v>50.0199167</v>
       </c>
       <c r="C50" s="4">
         <v>19.1110278</v>
       </c>
       <c r="D50" s="5">
         <v>1.67</v>
       </c>
       <c r="E50" s="3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F50" s="6"/>
       <c r="G50" s="3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H50" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I50" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="3" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B51" s="4">
         <v>50.0191111</v>
       </c>
       <c r="C51" s="4">
         <v>19.1124167</v>
       </c>
       <c r="D51" s="5">
         <v>3.96</v>
       </c>
       <c r="E51" s="3"/>
       <c r="F51" s="6">
         <v>0.1015384615384615</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H51" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I51" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="3" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B52" s="4">
         <v>50.0212778</v>
       </c>
       <c r="C52" s="4">
         <v>19.1104167</v>
       </c>
       <c r="D52" s="5">
         <v>3.13</v>
       </c>
       <c r="E52" s="3"/>
       <c r="F52" s="6">
         <v>0.08025641025641025</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H52" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I52" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="3" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B53" s="4">
         <v>50.0214167</v>
       </c>
       <c r="C53" s="4">
         <v>19.1085833</v>
       </c>
       <c r="D53" s="5">
         <v>3.34</v>
       </c>
       <c r="E53" s="3"/>
       <c r="F53" s="6">
         <v>0.08564102564102564</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H53" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I53" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="3" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B54" s="4">
         <v>50.0224167</v>
       </c>
       <c r="C54" s="4">
         <v>19.1119722</v>
       </c>
       <c r="D54" s="5">
         <v>2.5</v>
       </c>
       <c r="E54" s="3"/>
       <c r="F54" s="6">
         <v>0.0641025641025641</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H54" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I54" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="3" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B55" s="4">
         <v>50.0228611</v>
       </c>
       <c r="C55" s="4">
         <v>19.1127222</v>
       </c>
       <c r="D55" s="5">
         <v>2.5</v>
       </c>
       <c r="E55" s="3"/>
       <c r="F55" s="6">
         <v>0.0641025641025641</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H55" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I55" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="3" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B56" s="4">
         <v>50.0226389</v>
       </c>
       <c r="C56" s="4">
         <v>19.1096389</v>
       </c>
       <c r="D56" s="5">
         <v>2.09</v>
       </c>
       <c r="E56" s="3"/>
       <c r="F56" s="6">
         <v>0.05358974358974359</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H56" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I56" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="3" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B57" s="4">
         <v>50.0179167</v>
       </c>
       <c r="C57" s="4">
         <v>19.1145</v>
       </c>
       <c r="D57" s="5">
         <v>2.09</v>
       </c>
       <c r="E57" s="3"/>
       <c r="F57" s="6">
         <v>0.05358974358974359</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H57" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I57" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="3" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B58" s="4">
         <v>50.0239167</v>
       </c>
       <c r="C58" s="4">
         <v>19.1145833</v>
       </c>
       <c r="D58" s="5">
         <v>3.13</v>
       </c>
       <c r="E58" s="3"/>
       <c r="F58" s="6">
         <v>0.08025641025641025</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H58" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I58" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B59" s="4">
         <v>50.0173611</v>
       </c>
       <c r="C59" s="4">
         <v>19.1036111</v>
       </c>
       <c r="D59" s="5">
         <v>2.71</v>
       </c>
       <c r="E59" s="3"/>
       <c r="F59" s="6">
         <v>0.06948717948717949</v>
       </c>
       <c r="G59" s="3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H59" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I59" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="3" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B60" s="4">
         <v>50.0208833</v>
       </c>
       <c r="C60" s="4">
         <v>19.1100056</v>
       </c>
       <c r="D60" s="5">
         <v>1.06</v>
       </c>
       <c r="E60" s="3"/>
       <c r="F60" s="6">
         <v>0.03785714285714286</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H60" s="3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I60" s="3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B61" s="4">
         <v>50.0204778</v>
       </c>
       <c r="C61" s="4">
         <v>19.1098361</v>
       </c>
       <c r="D61" s="5">
         <v>1.73</v>
       </c>
       <c r="E61" s="3"/>
       <c r="F61" s="6">
         <v>0.06178571428571428</v>
       </c>
       <c r="G61" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H61" s="3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I61" s="3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="3" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B62" s="4">
         <v>50.0210194</v>
       </c>
       <c r="C62" s="4">
         <v>19.1111417</v>
       </c>
       <c r="D62" s="5">
         <v>1.01</v>
       </c>
       <c r="E62" s="3"/>
       <c r="F62" s="6">
         <v>0.03607142857142857</v>
       </c>
       <c r="G62" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H62" s="3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I62" s="3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="3" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B63" s="4">
         <v>50.0202194</v>
       </c>
       <c r="C63" s="4">
         <v>19.1093028</v>
       </c>
       <c r="D63" s="5">
         <v>1.22</v>
       </c>
       <c r="E63" s="3"/>
       <c r="F63" s="6">
         <v>0.04357142857142857</v>
       </c>
       <c r="G63" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H63" s="3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I63" s="3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="3" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B64" s="4">
         <v>50.0204111</v>
       </c>
       <c r="C64" s="4">
         <v>19.1083583</v>
       </c>
       <c r="D64" s="5">
         <v>0.8</v>
       </c>
       <c r="E64" s="3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F64" s="6"/>
       <c r="G64" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H64" s="3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I64" s="3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="3" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B65" s="4">
         <v>50.0202611</v>
       </c>
       <c r="C65" s="4">
         <v>19.1077861</v>
       </c>
       <c r="D65" s="5">
         <v>1.11</v>
       </c>
       <c r="E65" s="3"/>
       <c r="F65" s="6">
         <v>0.03964285714285714</v>
       </c>
       <c r="G65" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H65" s="3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I65" s="3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B66" s="4">
         <v>50.0199333</v>
       </c>
       <c r="C66" s="4">
         <v>19.1088306</v>
       </c>
       <c r="D66" s="5">
         <v>0.97</v>
       </c>
       <c r="E66" s="3"/>
       <c r="F66" s="6">
         <v>0.03464285714285714</v>
       </c>
       <c r="G66" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H66" s="3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I66" s="3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B67" s="4">
         <v>50.01955</v>
       </c>
       <c r="C67" s="4">
         <v>19.1092556</v>
       </c>
       <c r="D67" s="5">
         <v>0.93</v>
       </c>
       <c r="E67" s="3"/>
       <c r="F67" s="6">
         <v>0.03321428571428572</v>
       </c>
       <c r="G67" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H67" s="3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I67" s="3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B68" s="4">
         <v>50.0199306</v>
       </c>
       <c r="C68" s="4">
         <v>19.1108306</v>
       </c>
       <c r="D68" s="5">
         <v>0.8</v>
       </c>
       <c r="E68" s="3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F68" s="6"/>
       <c r="G68" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H68" s="3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I68" s="3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B69" s="4">
         <v>50.0208472</v>
       </c>
       <c r="C69" s="4">
         <v>19.1081694</v>
       </c>
       <c r="D69" s="5">
         <v>1.16</v>
       </c>
       <c r="E69" s="3"/>
       <c r="F69" s="6">
         <v>0.04142857142857143</v>
       </c>
       <c r="G69" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H69" s="3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I69" s="3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B70" s="4">
         <v>50.0208861</v>
       </c>
       <c r="C70" s="4">
         <v>19.1088917</v>
       </c>
       <c r="D70" s="5">
         <v>1.34</v>
       </c>
       <c r="E70" s="3"/>
       <c r="F70" s="6">
         <v>0.04785714285714286</v>
       </c>
       <c r="G70" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H70" s="3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I70" s="3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B71" s="4">
         <v>50.0210528</v>
       </c>
       <c r="C71" s="4">
         <v>19.1091417</v>
       </c>
       <c r="D71" s="5">
         <v>1.21</v>
       </c>
       <c r="E71" s="3"/>
       <c r="F71" s="6">
         <v>0.04321428571428571</v>
       </c>
       <c r="G71" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H71" s="3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I71" s="3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="3" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B72" s="4">
         <v>50.0210583</v>
       </c>
       <c r="C72" s="4">
         <v>19.1092528</v>
       </c>
       <c r="D72" s="5">
         <v>1.11</v>
       </c>
       <c r="E72" s="3"/>
       <c r="F72" s="6">
         <v>0.03964285714285714</v>
       </c>
       <c r="G72" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H72" s="3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I72" s="3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B73" s="4">
         <v>50.0210083</v>
       </c>
       <c r="C73" s="4">
         <v>19.1072444</v>
       </c>
       <c r="D73" s="5">
         <v>0.9</v>
       </c>
       <c r="E73" s="3"/>
       <c r="F73" s="6">
         <v>0.03214285714285714</v>
       </c>
       <c r="G73" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H73" s="3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I73" s="3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="3" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B74" s="4">
         <v>50.0208333</v>
       </c>
       <c r="C74" s="4">
         <v>19.1071556</v>
       </c>
       <c r="D74" s="5">
         <v>0.92</v>
       </c>
       <c r="E74" s="3"/>
       <c r="F74" s="6">
         <v>0.03285714285714286</v>
       </c>
       <c r="G74" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H74" s="3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I74" s="3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="3" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B75" s="4">
         <v>50.0199417</v>
       </c>
       <c r="C75" s="4">
         <v>19.107175</v>
       </c>
       <c r="D75" s="5">
         <v>0.9</v>
       </c>
       <c r="E75" s="3"/>
       <c r="F75" s="6">
         <v>0.03214285714285714</v>
       </c>
       <c r="G75" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H75" s="3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I75" s="3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Stacja bazowa</vt:lpstr>